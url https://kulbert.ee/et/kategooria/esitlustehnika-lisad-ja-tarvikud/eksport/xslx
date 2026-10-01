--- v6 (2026-08-09)
+++ v7 (2026-10-01)
@@ -667,51 +667,51 @@
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="1">
         <v>160</v>
       </c>
       <c r="D2" s="2"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="1">
         <v>175</v>
       </c>
       <c r="D3" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="1"/>
       <c r="D4" s="2"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="1">
         <v>450</v>
       </c>
       <c r="D5" s="2">
         <v>1</v>
       </c>
@@ -738,69 +738,67 @@
       <c r="C7" s="1">
         <v>211.2</v>
       </c>
       <c r="D7" s="2"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="1">
         <v>51.7</v>
       </c>
       <c r="D8" s="2"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="1">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="D9" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>20</v>
       </c>
       <c r="B10" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="1">
-        <v>125</v>
-[...3 lines deleted...]
-      </c>
+        <v>117</v>
+      </c>
+      <c r="D10" s="2"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>22</v>
       </c>
       <c r="B11" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="1">
         <v>22.08</v>
       </c>
       <c r="D11" s="2"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>24</v>
       </c>
       <c r="B12" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="1">
         <v>10.83</v>
       </c>
       <c r="D12" s="2"/>
     </row>
@@ -993,51 +991,51 @@
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>56</v>
       </c>
       <c r="B28" t="s">
         <v>57</v>
       </c>
       <c r="C28" s="1">
         <v>2.24</v>
       </c>
       <c r="D28" s="2">
         <v>10</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>58</v>
       </c>
       <c r="B29" t="s">
         <v>59</v>
       </c>
       <c r="C29" s="1">
         <v>2.2</v>
       </c>
       <c r="D29" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>60</v>
       </c>
       <c r="B30" t="s">
         <v>61</v>
       </c>
       <c r="C30" s="1">
         <v>129.25</v>
       </c>
       <c r="D30" s="2"/>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>62</v>
       </c>
       <c r="B31" t="s">
         <v>63</v>
       </c>
       <c r="C31" s="1">
         <v>98.72</v>
       </c>
       <c r="D31" s="2"/>