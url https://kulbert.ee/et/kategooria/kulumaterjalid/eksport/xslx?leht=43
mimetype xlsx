--- v2 (2026-06-11)
+++ v3 (2026-06-11)
@@ -8556,93 +8556,93 @@
       <c r="D217" s="2"/>
     </row>
     <row r="218" spans="1:26">
       <c r="A218" t="s">
         <v>436</v>
       </c>
       <c r="B218" t="s">
         <v>437</v>
       </c>
       <c r="C218" s="1">
         <v>257.19</v>
       </c>
       <c r="D218" s="2"/>
     </row>
     <row r="219" spans="1:26">
       <c r="A219" t="s">
         <v>438</v>
       </c>
       <c r="B219" t="s">
         <v>439</v>
       </c>
       <c r="C219" s="1">
         <v>72.93</v>
       </c>
       <c r="D219" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:26">
       <c r="A220" t="s">
         <v>440</v>
       </c>
       <c r="B220" t="s">
         <v>441</v>
       </c>
       <c r="C220" s="1">
         <v>79.81</v>
       </c>
       <c r="D220" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="221" spans="1:26">
       <c r="A221" t="s">
         <v>442</v>
       </c>
       <c r="B221" t="s">
         <v>443</v>
       </c>
       <c r="C221" s="1">
         <v>72.93</v>
       </c>
       <c r="D221" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="222" spans="1:26">
       <c r="A222" t="s">
         <v>444</v>
       </c>
       <c r="B222" t="s">
         <v>445</v>
       </c>
       <c r="C222" s="1">
         <v>72.93</v>
       </c>
       <c r="D222" s="2">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="223" spans="1:26">
       <c r="A223" t="s">
         <v>446</v>
       </c>
       <c r="B223" t="s">
         <v>447</v>
       </c>
       <c r="C223" s="1">
         <v>84.94</v>
       </c>
       <c r="D223" s="2"/>
     </row>
     <row r="224" spans="1:26">
       <c r="A224" t="s">
         <v>448</v>
       </c>
       <c r="B224" t="s">
         <v>449</v>
       </c>
       <c r="C224" s="1">
         <v>62.29</v>
       </c>
       <c r="D224" s="2">
@@ -8779,51 +8779,53 @@
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:26">
       <c r="A235" t="s">
         <v>470</v>
       </c>
       <c r="B235" t="s">
         <v>471</v>
       </c>
       <c r="C235" s="1">
         <v>129.45</v>
       </c>
       <c r="D235" s="2"/>
     </row>
     <row r="236" spans="1:26">
       <c r="A236" t="s">
         <v>472</v>
       </c>
       <c r="B236" t="s">
         <v>473</v>
       </c>
       <c r="C236" s="1">
         <v>129.64</v>
       </c>
-      <c r="D236" s="2"/>
+      <c r="D236" s="2">
+        <v>1</v>
+      </c>
     </row>
     <row r="237" spans="1:26">
       <c r="A237" t="s">
         <v>474</v>
       </c>
       <c r="B237" t="s">
         <v>475</v>
       </c>
       <c r="C237" s="1">
         <v>96.62</v>
       </c>
       <c r="D237" s="2"/>
     </row>
     <row r="238" spans="1:26">
       <c r="A238" t="s">
         <v>476</v>
       </c>
       <c r="B238" t="s">
         <v>477</v>
       </c>
       <c r="C238" s="1">
         <v>82.33</v>
       </c>
       <c r="D238" s="2">
         <v>1</v>
@@ -8897,75 +8899,81 @@
     </row>
     <row r="244" spans="1:26">
       <c r="A244" t="s">
         <v>488</v>
       </c>
       <c r="B244" t="s">
         <v>489</v>
       </c>
       <c r="C244" s="1">
         <v>98.11</v>
       </c>
       <c r="D244" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:26">
       <c r="A245" t="s">
         <v>490</v>
       </c>
       <c r="B245" t="s">
         <v>491</v>
       </c>
       <c r="C245" s="1">
         <v>129.64</v>
       </c>
-      <c r="D245" s="2"/>
+      <c r="D245" s="2">
+        <v>1</v>
+      </c>
     </row>
     <row r="246" spans="1:26">
       <c r="A246" t="s">
         <v>492</v>
       </c>
       <c r="B246" t="s">
         <v>493</v>
       </c>
       <c r="C246" s="1">
         <v>113.79</v>
       </c>
-      <c r="D246" s="2"/>
+      <c r="D246" s="2">
+        <v>1</v>
+      </c>
     </row>
     <row r="247" spans="1:26">
       <c r="A247" t="s">
         <v>494</v>
       </c>
       <c r="B247" t="s">
         <v>495</v>
       </c>
       <c r="C247" s="1">
         <v>129.64</v>
       </c>
-      <c r="D247" s="2"/>
+      <c r="D247" s="2">
+        <v>1</v>
+      </c>
     </row>
     <row r="248" spans="1:26">
       <c r="A248" t="s">
         <v>496</v>
       </c>
       <c r="B248" t="s">
         <v>497</v>
       </c>
       <c r="C248" s="1">
         <v>105.6</v>
       </c>
       <c r="D248" s="2"/>
     </row>
     <row r="249" spans="1:26">
       <c r="A249" t="s">
         <v>498</v>
       </c>
       <c r="B249" t="s">
         <v>499</v>
       </c>
       <c r="C249" s="1">
         <v>218.43</v>
       </c>
       <c r="D249" s="2">
         <v>8</v>