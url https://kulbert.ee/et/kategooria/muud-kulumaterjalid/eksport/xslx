--- v0 (2026-03-03)
+++ v1 (2026-05-08)
@@ -783,89 +783,89 @@
       <c r="C4" s="1"/>
       <c r="D4" s="2"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="1">
         <v>544.8</v>
       </c>
       <c r="D5" s="2"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="1">
         <v>29.04</v>
       </c>
-      <c r="D6" s="2"/>
+      <c r="D6" s="2">
+        <v>1</v>
+      </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="1">
         <v>739.3</v>
       </c>
       <c r="D7" s="2"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="1">
         <v>668.88</v>
       </c>
       <c r="D8" s="2"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="1">
         <v>209.77</v>
       </c>
-      <c r="D9" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D9" s="2"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>20</v>
       </c>
       <c r="B10" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="1">
         <v>137.11</v>
       </c>
       <c r="D10" s="2"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>22</v>
       </c>
       <c r="B11" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="1">
         <v>280.8</v>
       </c>
       <c r="D11" s="2"/>
     </row>
@@ -1109,92 +1109,92 @@
       </c>
       <c r="D31" s="2"/>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>64</v>
       </c>
       <c r="B32" t="s">
         <v>65</v>
       </c>
       <c r="C32" s="1">
         <v>212.53</v>
       </c>
       <c r="D32" s="2"/>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>66</v>
       </c>
       <c r="B33" t="s">
         <v>67</v>
       </c>
       <c r="C33" s="1">
         <v>297.58</v>
       </c>
-      <c r="D33" s="2"/>
+      <c r="D33" s="2">
+        <v>4</v>
+      </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>68</v>
       </c>
       <c r="B34" t="s">
         <v>69</v>
       </c>
       <c r="C34" s="1">
         <v>64.09</v>
       </c>
       <c r="D34" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>70</v>
       </c>
       <c r="B35" t="s">
         <v>71</v>
       </c>
       <c r="C35" s="1">
         <v>161.52</v>
       </c>
-      <c r="D35" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D35" s="2"/>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>72</v>
       </c>
       <c r="B36" t="s">
         <v>73</v>
       </c>
       <c r="C36" s="1">
         <v>288.69</v>
       </c>
       <c r="D36" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>74</v>
       </c>
       <c r="B37" t="s">
         <v>75</v>
       </c>
       <c r="C37" s="1">
         <v>267.49</v>
       </c>
       <c r="D37" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>76</v>
       </c>
       <c r="B38" t="s">
         <v>77</v>
       </c>
       <c r="C38" s="1">
         <v>30.88</v>