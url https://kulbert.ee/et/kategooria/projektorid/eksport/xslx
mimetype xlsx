--- v2 (2026-03-24)
+++ v3 (2026-06-09)
@@ -659,93 +659,89 @@
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="1">
         <v>435</v>
       </c>
       <c r="D3" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="1">
         <v>616</v>
       </c>
-      <c r="D4" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D4" s="2"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="1">
         <v>742.5</v>
       </c>
       <c r="D5" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="1">
-        <v>456.5</v>
+        <v>488.4</v>
       </c>
       <c r="D6" s="2"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="1">
         <v>1129.7</v>
       </c>
-      <c r="D7" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D7" s="2"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="1">
         <v>3900</v>
       </c>
       <c r="D8" s="2"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="1">
         <v>3217.5</v>
       </c>
       <c r="D9" s="2"/>
     </row>