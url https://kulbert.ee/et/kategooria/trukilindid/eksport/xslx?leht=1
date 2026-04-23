--- v1 (2026-03-03)
+++ v2 (2026-04-23)
@@ -1184,51 +1184,51 @@
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="1">
         <v>9.74</v>
       </c>
       <c r="D13" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>28</v>
       </c>
       <c r="B14" t="s">
         <v>29</v>
       </c>
       <c r="C14" s="1">
         <v>11.37</v>
       </c>
       <c r="D14" s="2">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>30</v>
       </c>
       <c r="B15" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="1">
         <v>11.37</v>
       </c>
       <c r="D15" s="2">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>32</v>
       </c>
       <c r="B16" t="s">
         <v>33</v>
       </c>
       <c r="C16" s="1">
         <v>12.99</v>
@@ -1640,51 +1640,51 @@
       </c>
       <c r="C56" s="1"/>
       <c r="D56" s="2"/>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>114</v>
       </c>
       <c r="B57" t="s">
         <v>115</v>
       </c>
       <c r="C57" s="1"/>
       <c r="D57" s="2"/>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>116</v>
       </c>
       <c r="B58" t="s">
         <v>117</v>
       </c>
       <c r="C58" s="1">
         <v>14.46</v>
       </c>
       <c r="D58" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>118</v>
       </c>
       <c r="B59" t="s">
         <v>119</v>
       </c>
       <c r="C59" s="1">
         <v>10.89</v>
       </c>
       <c r="D59" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>120</v>
       </c>
       <c r="B60" t="s">
         <v>121</v>
       </c>
       <c r="C60" s="1"/>
       <c r="D60" s="2"/>