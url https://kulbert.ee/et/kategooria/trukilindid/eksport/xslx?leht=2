--- v3 (2026-03-07)
+++ v4 (2026-04-23)
@@ -1640,51 +1640,51 @@
       </c>
       <c r="C56" s="1"/>
       <c r="D56" s="2"/>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>114</v>
       </c>
       <c r="B57" t="s">
         <v>115</v>
       </c>
       <c r="C57" s="1"/>
       <c r="D57" s="2"/>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>116</v>
       </c>
       <c r="B58" t="s">
         <v>117</v>
       </c>
       <c r="C58" s="1">
         <v>14.46</v>
       </c>
       <c r="D58" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>118</v>
       </c>
       <c r="B59" t="s">
         <v>119</v>
       </c>
       <c r="C59" s="1">
         <v>10.89</v>
       </c>
       <c r="D59" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>120</v>
       </c>
       <c r="B60" t="s">
         <v>121</v>
       </c>
       <c r="C60" s="1"/>
       <c r="D60" s="2"/>