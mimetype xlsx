--- v2 (2026-03-07)
+++ v3 (2026-05-25)
@@ -1640,90 +1640,88 @@
       </c>
       <c r="C56" s="1"/>
       <c r="D56" s="2"/>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>114</v>
       </c>
       <c r="B57" t="s">
         <v>115</v>
       </c>
       <c r="C57" s="1"/>
       <c r="D57" s="2"/>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>116</v>
       </c>
       <c r="B58" t="s">
         <v>117</v>
       </c>
       <c r="C58" s="1">
         <v>14.46</v>
       </c>
       <c r="D58" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>118</v>
       </c>
       <c r="B59" t="s">
         <v>119</v>
       </c>
       <c r="C59" s="1">
         <v>10.89</v>
       </c>
       <c r="D59" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>120</v>
       </c>
       <c r="B60" t="s">
         <v>121</v>
       </c>
       <c r="C60" s="1"/>
       <c r="D60" s="2"/>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>122</v>
       </c>
       <c r="B61" t="s">
         <v>123</v>
       </c>
       <c r="C61" s="1">
         <v>16.09</v>
       </c>
-      <c r="D61" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D61" s="2"/>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>124</v>
       </c>
       <c r="B62" t="s">
         <v>125</v>
       </c>
       <c r="C62" s="1">
         <v>13.08</v>
       </c>
       <c r="D62" s="2"/>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
         <v>126</v>
       </c>
       <c r="B63" t="s">
         <v>127</v>
       </c>
       <c r="C63" s="1"/>
       <c r="D63" s="2"/>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">