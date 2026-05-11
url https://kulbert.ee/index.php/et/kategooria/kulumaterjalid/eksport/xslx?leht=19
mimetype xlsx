--- v0 (2026-03-27)
+++ v1 (2026-05-11)
@@ -5966,121 +5966,121 @@
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="1">
         <v>77.43</v>
       </c>
       <c r="D4" s="2">
         <v>66</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="1">
         <v>31.5</v>
       </c>
       <c r="D5" s="2">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="1">
         <v>106.56</v>
       </c>
       <c r="D6" s="2">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="1">
         <v>102.19</v>
       </c>
       <c r="D7" s="2">
-        <v>15</v>
+        <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="1">
         <v>102.19</v>
       </c>
       <c r="D8" s="2">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="1">
         <v>64.51</v>
       </c>
       <c r="D9" s="2">
-        <v>38</v>
+        <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>20</v>
       </c>
       <c r="B10" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="1">
         <v>102.19</v>
       </c>
       <c r="D10" s="2">
-        <v>30</v>
+        <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>22</v>
       </c>
       <c r="B11" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="1"/>
       <c r="D11" s="2"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>24</v>
       </c>
       <c r="B12" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="1"/>
       <c r="D12" s="2"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>26</v>
@@ -6330,113 +6330,121 @@
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>74</v>
       </c>
       <c r="B37" t="s">
         <v>75</v>
       </c>
       <c r="C37" s="1">
         <v>117.16</v>
       </c>
       <c r="D37" s="2">
         <v>28</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>76</v>
       </c>
       <c r="B38" t="s">
         <v>77</v>
       </c>
       <c r="C38" s="1">
         <v>138.57</v>
       </c>
       <c r="D38" s="2">
-        <v>13</v>
+        <v>2</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>78</v>
       </c>
       <c r="B39" t="s">
         <v>79</v>
       </c>
       <c r="C39" s="1">
         <v>72.99</v>
       </c>
-      <c r="D39" s="2"/>
+      <c r="D39" s="2">
+        <v>25</v>
+      </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>80</v>
       </c>
       <c r="B40" t="s">
         <v>81</v>
       </c>
       <c r="C40" s="1">
         <v>108.75</v>
       </c>
-      <c r="D40" s="2"/>
+      <c r="D40" s="2">
+        <v>28</v>
+      </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>82</v>
       </c>
       <c r="B41" t="s">
         <v>83</v>
       </c>
       <c r="C41" s="1">
         <v>108.75</v>
       </c>
-      <c r="D41" s="2"/>
+      <c r="D41" s="2">
+        <v>28</v>
+      </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>84</v>
       </c>
       <c r="B42" t="s">
         <v>85</v>
       </c>
       <c r="C42" s="1">
         <v>108.75</v>
       </c>
-      <c r="D42" s="2"/>
+      <c r="D42" s="2">
+        <v>28</v>
+      </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>86</v>
       </c>
       <c r="B43" t="s">
         <v>87</v>
       </c>
       <c r="C43" s="1">
         <v>66.92</v>
       </c>
       <c r="D43" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>88</v>
       </c>
       <c r="B44" t="s">
         <v>89</v>
       </c>
       <c r="C44" s="1">
         <v>150.48</v>
       </c>
       <c r="D44" s="2">
         <v>10</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>90</v>
       </c>
       <c r="B45" t="s">
         <v>91</v>
       </c>
       <c r="C45" s="1">
         <v>150.48</v>
@@ -6447,248 +6455,246 @@
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>92</v>
       </c>
       <c r="B46" t="s">
         <v>93</v>
       </c>
       <c r="C46" s="1">
         <v>150.48</v>
       </c>
       <c r="D46" s="2">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>94</v>
       </c>
       <c r="B47" t="s">
         <v>95</v>
       </c>
       <c r="C47" s="1">
         <v>130</v>
       </c>
-      <c r="D47" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D47" s="2"/>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>96</v>
       </c>
       <c r="B48" t="s">
         <v>97</v>
       </c>
       <c r="C48" s="1">
         <v>102.87</v>
       </c>
       <c r="D48" s="2">
-        <v>29</v>
+        <v>11</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>98</v>
       </c>
       <c r="B49" t="s">
         <v>99</v>
       </c>
       <c r="C49" s="1">
         <v>144.84</v>
       </c>
       <c r="D49" s="2">
         <v>14</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>100</v>
       </c>
       <c r="B50" t="s">
         <v>101</v>
       </c>
       <c r="C50" s="1">
         <v>144.84</v>
       </c>
       <c r="D50" s="2">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>102</v>
       </c>
       <c r="B51" t="s">
         <v>103</v>
       </c>
       <c r="C51" s="1">
         <v>144.84</v>
       </c>
       <c r="D51" s="2">
         <v>14</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>104</v>
       </c>
       <c r="B52" t="s">
         <v>105</v>
       </c>
       <c r="C52" s="1">
         <v>66.92</v>
       </c>
       <c r="D52" s="2">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>106</v>
       </c>
       <c r="B53" t="s">
         <v>107</v>
       </c>
       <c r="C53" s="1">
         <v>105.03</v>
       </c>
       <c r="D53" s="2">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>108</v>
       </c>
       <c r="B54" t="s">
         <v>109</v>
       </c>
       <c r="C54" s="1">
         <v>119.56</v>
       </c>
       <c r="D54" s="2">
-        <v>8</v>
+        <v>6</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>110</v>
       </c>
       <c r="B55" t="s">
         <v>111</v>
       </c>
       <c r="C55" s="1">
         <v>119.56</v>
       </c>
       <c r="D55" s="2">
-        <v>52</v>
+        <v>50</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>112</v>
       </c>
       <c r="B56" t="s">
         <v>113</v>
       </c>
       <c r="C56" s="1">
         <v>119.56</v>
       </c>
       <c r="D56" s="2">
-        <v>11</v>
+        <v>8</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>114</v>
       </c>
       <c r="B57" t="s">
         <v>115</v>
       </c>
       <c r="C57" s="1">
         <v>197.67</v>
       </c>
       <c r="D57" s="2">
         <v>18</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>116</v>
       </c>
       <c r="B58" t="s">
         <v>117</v>
       </c>
       <c r="C58" s="1">
         <v>170.25</v>
       </c>
       <c r="D58" s="2">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>118</v>
       </c>
       <c r="B59" t="s">
         <v>119</v>
       </c>
       <c r="C59" s="1">
         <v>197.67</v>
       </c>
       <c r="D59" s="2">
-        <v>9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>120</v>
       </c>
       <c r="B60" t="s">
         <v>121</v>
       </c>
       <c r="C60" s="1">
         <v>197.67</v>
       </c>
       <c r="D60" s="2">
         <v>14</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>122</v>
       </c>
       <c r="B61" t="s">
         <v>123</v>
       </c>
       <c r="C61" s="1">
         <v>135.25</v>
       </c>
       <c r="D61" s="2">
-        <v>25</v>
+        <v>17</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>124</v>
       </c>
       <c r="B62" t="s">
         <v>125</v>
       </c>
       <c r="C62" s="1">
         <v>99.34</v>
       </c>
       <c r="D62" s="2"/>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
         <v>126</v>
       </c>
       <c r="B63" t="s">
         <v>127</v>
       </c>
       <c r="C63" s="1">
         <v>335.8</v>
       </c>
       <c r="D63" s="2"/>
@@ -6718,66 +6724,64 @@
       <c r="D65" s="2"/>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
         <v>132</v>
       </c>
       <c r="B66" t="s">
         <v>133</v>
       </c>
       <c r="C66" s="1">
         <v>586.5</v>
       </c>
       <c r="D66" s="2"/>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
         <v>134</v>
       </c>
       <c r="B67" t="s">
         <v>135</v>
       </c>
       <c r="C67" s="1">
         <v>179.47</v>
       </c>
       <c r="D67" s="2">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
         <v>136</v>
       </c>
       <c r="B68" t="s">
         <v>137</v>
       </c>
       <c r="C68" s="1">
         <v>53.9</v>
       </c>
-      <c r="D68" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D68" s="2"/>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
         <v>138</v>
       </c>
       <c r="B69" t="s">
         <v>139</v>
       </c>
       <c r="C69" s="1">
         <v>218.9</v>
       </c>
       <c r="D69" s="2"/>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
         <v>140</v>
       </c>
       <c r="B70" t="s">
         <v>141</v>
       </c>
       <c r="C70" s="1">
         <v>218.9</v>
       </c>
       <c r="D70" s="2"/>
     </row>
@@ -6794,173 +6798,171 @@
       <c r="D71" s="2"/>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
         <v>144</v>
       </c>
       <c r="B72" t="s">
         <v>145</v>
       </c>
       <c r="C72" s="1">
         <v>218.9</v>
       </c>
       <c r="D72" s="2"/>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
         <v>146</v>
       </c>
       <c r="B73" t="s">
         <v>147</v>
       </c>
       <c r="C73" s="1">
         <v>86.25</v>
       </c>
       <c r="D73" s="2">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
         <v>148</v>
       </c>
       <c r="B74" t="s">
         <v>149</v>
       </c>
       <c r="C74" s="1">
         <v>111.25</v>
       </c>
       <c r="D74" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
         <v>150</v>
       </c>
       <c r="B75" t="s">
         <v>151</v>
       </c>
       <c r="C75" s="1">
         <v>111.25</v>
       </c>
       <c r="D75" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
         <v>152</v>
       </c>
       <c r="B76" t="s">
         <v>153</v>
       </c>
       <c r="C76" s="1">
         <v>111.25</v>
       </c>
       <c r="D76" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
         <v>154</v>
       </c>
       <c r="B77" t="s">
         <v>155</v>
       </c>
       <c r="C77" s="1"/>
       <c r="D77" s="2"/>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
         <v>156</v>
       </c>
       <c r="B78" t="s">
         <v>157</v>
       </c>
       <c r="C78" s="1">
         <v>58.75</v>
       </c>
-      <c r="D78" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D78" s="2"/>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
         <v>158</v>
       </c>
       <c r="B79" t="s">
         <v>159</v>
       </c>
       <c r="C79" s="1">
         <v>47.5</v>
       </c>
       <c r="D79" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
         <v>160</v>
       </c>
       <c r="B80" t="s">
         <v>161</v>
       </c>
       <c r="C80" s="1">
         <v>47.5</v>
       </c>
       <c r="D80" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
         <v>162</v>
       </c>
       <c r="B81" t="s">
         <v>163</v>
       </c>
       <c r="C81" s="1">
         <v>47.5</v>
       </c>
       <c r="D81" s="2">
-        <v>22</v>
+        <v>20</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
         <v>164</v>
       </c>
       <c r="B82" t="s">
         <v>165</v>
       </c>
       <c r="C82" s="1">
         <v>33.31</v>
       </c>
       <c r="D82" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
         <v>166</v>
       </c>
       <c r="B83" t="s">
         <v>167</v>
       </c>
       <c r="C83" s="1">
         <v>67.53</v>
       </c>
       <c r="D83" s="2">
         <v>15</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
         <v>168</v>
       </c>
       <c r="B84" t="s">
         <v>169</v>
       </c>
       <c r="C84" s="1">
         <v>53.8</v>
@@ -7113,53 +7115,51 @@
       </c>
       <c r="D95" s="2"/>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
         <v>192</v>
       </c>
       <c r="B96" t="s">
         <v>193</v>
       </c>
       <c r="C96" s="1">
         <v>668.88</v>
       </c>
       <c r="D96" s="2"/>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
         <v>194</v>
       </c>
       <c r="B97" t="s">
         <v>195</v>
       </c>
       <c r="C97" s="1">
         <v>209.77</v>
       </c>
-      <c r="D97" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D97" s="2"/>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
         <v>196</v>
       </c>
       <c r="B98" t="s">
         <v>197</v>
       </c>
       <c r="C98" s="1">
         <v>137.11</v>
       </c>
       <c r="D98" s="2"/>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
         <v>198</v>
       </c>
       <c r="B99" t="s">
         <v>199</v>
       </c>
       <c r="C99" s="1">
         <v>293.75</v>
       </c>
       <c r="D99" s="2"/>
     </row>
@@ -7208,51 +7208,51 @@
     <row r="103" spans="1:26">
       <c r="A103" t="s">
         <v>206</v>
       </c>
       <c r="B103" t="s">
         <v>207</v>
       </c>
       <c r="C103" s="1">
         <v>29.81</v>
       </c>
       <c r="D103" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
         <v>208</v>
       </c>
       <c r="B104" t="s">
         <v>209</v>
       </c>
       <c r="C104" s="1">
         <v>29.81</v>
       </c>
       <c r="D104" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
         <v>210</v>
       </c>
       <c r="B105" t="s">
         <v>211</v>
       </c>
       <c r="C105" s="1">
         <v>29.81</v>
       </c>
       <c r="D105" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
         <v>212</v>
       </c>
       <c r="B106" t="s">
         <v>213</v>
       </c>
       <c r="C106" s="1">
         <v>29.81</v>
@@ -7742,90 +7742,92 @@
     <row r="142" spans="1:26">
       <c r="A142" t="s">
         <v>284</v>
       </c>
       <c r="B142" t="s">
         <v>285</v>
       </c>
       <c r="C142" s="1">
         <v>12.99</v>
       </c>
       <c r="D142" s="2">
         <v>10</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" t="s">
         <v>286</v>
       </c>
       <c r="B143" t="s">
         <v>287</v>
       </c>
       <c r="C143" s="1">
         <v>50</v>
       </c>
       <c r="D143" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" t="s">
         <v>288</v>
       </c>
       <c r="B144" t="s">
         <v>289</v>
       </c>
       <c r="C144" s="1">
         <v>37.5</v>
       </c>
       <c r="D144" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" t="s">
         <v>290</v>
       </c>
       <c r="B145" t="s">
         <v>291</v>
       </c>
       <c r="C145" s="1">
         <v>37.5</v>
       </c>
       <c r="D145" s="2"/>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" t="s">
         <v>292</v>
       </c>
       <c r="B146" t="s">
         <v>293</v>
       </c>
       <c r="C146" s="1">
         <v>37.5</v>
       </c>
-      <c r="D146" s="2"/>
+      <c r="D146" s="2">
+        <v>1</v>
+      </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" t="s">
         <v>294</v>
       </c>
       <c r="B147" t="s">
         <v>295</v>
       </c>
       <c r="C147" s="1"/>
       <c r="D147" s="2"/>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" t="s">
         <v>296</v>
       </c>
       <c r="B148" t="s">
         <v>297</v>
       </c>
       <c r="C148" s="1"/>
       <c r="D148" s="2"/>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" t="s">
         <v>298</v>
       </c>
@@ -8522,93 +8524,93 @@
       <c r="D215" s="2"/>
     </row>
     <row r="216" spans="1:26">
       <c r="A216" t="s">
         <v>432</v>
       </c>
       <c r="B216" t="s">
         <v>433</v>
       </c>
       <c r="C216" s="1">
         <v>257.19</v>
       </c>
       <c r="D216" s="2"/>
     </row>
     <row r="217" spans="1:26">
       <c r="A217" t="s">
         <v>434</v>
       </c>
       <c r="B217" t="s">
         <v>435</v>
       </c>
       <c r="C217" s="1">
         <v>72.93</v>
       </c>
       <c r="D217" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="218" spans="1:26">
       <c r="A218" t="s">
         <v>436</v>
       </c>
       <c r="B218" t="s">
         <v>437</v>
       </c>
       <c r="C218" s="1">
         <v>79.81</v>
       </c>
       <c r="D218" s="2">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="219" spans="1:26">
       <c r="A219" t="s">
         <v>438</v>
       </c>
       <c r="B219" t="s">
         <v>439</v>
       </c>
       <c r="C219" s="1">
         <v>72.93</v>
       </c>
       <c r="D219" s="2">
-        <v>9</v>
+        <v>7</v>
       </c>
     </row>
     <row r="220" spans="1:26">
       <c r="A220" t="s">
         <v>440</v>
       </c>
       <c r="B220" t="s">
         <v>441</v>
       </c>
       <c r="C220" s="1">
         <v>72.93</v>
       </c>
       <c r="D220" s="2">
-        <v>9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="221" spans="1:26">
       <c r="A221" t="s">
         <v>442</v>
       </c>
       <c r="B221" t="s">
         <v>443</v>
       </c>
       <c r="C221" s="1">
         <v>84.94</v>
       </c>
       <c r="D221" s="2"/>
     </row>
     <row r="222" spans="1:26">
       <c r="A222" t="s">
         <v>444</v>
       </c>
       <c r="B222" t="s">
         <v>445</v>
       </c>
       <c r="C222" s="1">
         <v>62.29</v>
       </c>
       <c r="D222" s="2">
@@ -8810,79 +8812,79 @@
       <c r="D237" s="2"/>
     </row>
     <row r="238" spans="1:26">
       <c r="A238" t="s">
         <v>476</v>
       </c>
       <c r="B238" t="s">
         <v>477</v>
       </c>
       <c r="C238" s="1">
         <v>169.9</v>
       </c>
       <c r="D238" s="2"/>
     </row>
     <row r="239" spans="1:26">
       <c r="A239" t="s">
         <v>478</v>
       </c>
       <c r="B239" t="s">
         <v>479</v>
       </c>
       <c r="C239" s="1">
         <v>98.11</v>
       </c>
       <c r="D239" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:26">
       <c r="A240" t="s">
         <v>480</v>
       </c>
       <c r="B240" t="s">
         <v>481</v>
       </c>
       <c r="C240" s="1">
         <v>61.86</v>
       </c>
       <c r="D240" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="241" spans="1:26">
       <c r="A241" t="s">
         <v>482</v>
       </c>
       <c r="B241" t="s">
         <v>483</v>
       </c>
       <c r="C241" s="1">
         <v>98.11</v>
       </c>
       <c r="D241" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="242" spans="1:26">
       <c r="A242" t="s">
         <v>484</v>
       </c>
       <c r="B242" t="s">
         <v>485</v>
       </c>
       <c r="C242" s="1">
         <v>98.11</v>
       </c>
       <c r="D242" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="243" spans="1:26">
       <c r="A243" t="s">
         <v>486</v>
       </c>
       <c r="B243" t="s">
         <v>487</v>
       </c>
       <c r="C243" s="1">
         <v>129.64</v>
@@ -9082,51 +9084,51 @@
       <c r="D258" s="2"/>
     </row>
     <row r="259" spans="1:26">
       <c r="A259" t="s">
         <v>518</v>
       </c>
       <c r="B259" t="s">
         <v>519</v>
       </c>
       <c r="C259" s="1">
         <v>125.6</v>
       </c>
       <c r="D259" s="2"/>
     </row>
     <row r="260" spans="1:26">
       <c r="A260" t="s">
         <v>520</v>
       </c>
       <c r="B260" t="s">
         <v>521</v>
       </c>
       <c r="C260" s="1">
         <v>99.75</v>
       </c>
       <c r="D260" s="2">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="261" spans="1:26">
       <c r="A261" t="s">
         <v>522</v>
       </c>
       <c r="B261" t="s">
         <v>523</v>
       </c>
       <c r="C261" s="1">
         <v>99.94</v>
       </c>
       <c r="D261" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:26">
       <c r="A262" t="s">
         <v>524</v>
       </c>
       <c r="B262" t="s">
         <v>525</v>
       </c>
       <c r="C262" s="1">
         <v>147.97</v>
@@ -9176,135 +9178,133 @@
       </c>
     </row>
     <row r="266" spans="1:26">
       <c r="A266" t="s">
         <v>532</v>
       </c>
       <c r="B266" t="s">
         <v>533</v>
       </c>
       <c r="C266" s="1">
         <v>193.03</v>
       </c>
       <c r="D266" s="2"/>
     </row>
     <row r="267" spans="1:26">
       <c r="A267" t="s">
         <v>534</v>
       </c>
       <c r="B267" t="s">
         <v>535</v>
       </c>
       <c r="C267" s="1">
         <v>102.88</v>
       </c>
       <c r="D267" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="268" spans="1:26">
       <c r="A268" t="s">
         <v>536</v>
       </c>
       <c r="B268" t="s">
         <v>537</v>
       </c>
       <c r="C268" s="1">
         <v>122.97</v>
       </c>
       <c r="D268" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="269" spans="1:26">
       <c r="A269" t="s">
         <v>538</v>
       </c>
       <c r="B269" t="s">
         <v>539</v>
       </c>
       <c r="C269" s="1">
         <v>135.25</v>
       </c>
       <c r="D269" s="2">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="270" spans="1:26">
       <c r="A270" t="s">
         <v>540</v>
       </c>
       <c r="B270" t="s">
         <v>541</v>
       </c>
       <c r="C270" s="1">
         <v>99.34</v>
       </c>
-      <c r="D270" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D270" s="2"/>
     </row>
     <row r="271" spans="1:26">
       <c r="A271" t="s">
         <v>542</v>
       </c>
       <c r="B271" t="s">
         <v>543</v>
       </c>
       <c r="C271" s="1">
         <v>102.87</v>
       </c>
       <c r="D271" s="2">
-        <v>18</v>
+        <v>7</v>
       </c>
     </row>
     <row r="272" spans="1:26">
       <c r="A272" t="s">
         <v>544</v>
       </c>
       <c r="B272" t="s">
         <v>545</v>
       </c>
       <c r="C272" s="1">
         <v>106.57</v>
       </c>
       <c r="D272" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:26">
       <c r="A273" t="s">
         <v>546</v>
       </c>
       <c r="B273" t="s">
         <v>547</v>
       </c>
       <c r="C273" s="1">
         <v>135.25</v>
       </c>
       <c r="D273" s="2">
-        <v>18</v>
+        <v>11</v>
       </c>
     </row>
     <row r="274" spans="1:26">
       <c r="A274" t="s">
         <v>548</v>
       </c>
       <c r="B274" t="s">
         <v>549</v>
       </c>
       <c r="C274" s="1">
         <v>179.47</v>
       </c>
       <c r="D274" s="2">
         <v>6</v>
       </c>
     </row>
     <row r="275" spans="1:26">
       <c r="A275" t="s">
         <v>550</v>
       </c>
       <c r="B275" t="s">
         <v>551</v>
       </c>
       <c r="C275" s="1">
         <v>102.51</v>
@@ -9327,53 +9327,51 @@
     </row>
     <row r="277" spans="1:26">
       <c r="A277" t="s">
         <v>554</v>
       </c>
       <c r="B277" t="s">
         <v>555</v>
       </c>
       <c r="C277" s="1">
         <v>12</v>
       </c>
       <c r="D277" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="278" spans="1:26">
       <c r="A278" t="s">
         <v>556</v>
       </c>
       <c r="B278" t="s">
         <v>557</v>
       </c>
       <c r="C278" s="1">
         <v>74.25</v>
       </c>
-      <c r="D278" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D278" s="2"/>
     </row>
     <row r="279" spans="1:26">
       <c r="A279" t="s">
         <v>558</v>
       </c>
       <c r="B279" t="s">
         <v>559</v>
       </c>
       <c r="C279" s="1">
         <v>64.03</v>
       </c>
       <c r="D279" s="2"/>
     </row>
     <row r="280" spans="1:26">
       <c r="A280" t="s">
         <v>560</v>
       </c>
       <c r="B280" t="s">
         <v>561</v>
       </c>
       <c r="C280" s="1">
         <v>84.09</v>
       </c>
       <c r="D280" s="2">
         <v>1</v>
@@ -9382,65 +9380,65 @@
     <row r="281" spans="1:26">
       <c r="A281" t="s">
         <v>562</v>
       </c>
       <c r="B281" t="s">
         <v>563</v>
       </c>
       <c r="C281" s="1">
         <v>101.36</v>
       </c>
       <c r="D281" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="282" spans="1:26">
       <c r="A282" t="s">
         <v>564</v>
       </c>
       <c r="B282" t="s">
         <v>565</v>
       </c>
       <c r="C282" s="1">
         <v>106.83</v>
       </c>
       <c r="D282" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:26">
       <c r="A283" t="s">
         <v>566</v>
       </c>
       <c r="B283" t="s">
         <v>567</v>
       </c>
       <c r="C283" s="1">
         <v>90.68</v>
       </c>
       <c r="D283" s="2">
-        <v>21</v>
+        <v>8</v>
       </c>
     </row>
     <row r="284" spans="1:26">
       <c r="A284" t="s">
         <v>568</v>
       </c>
       <c r="B284" t="s">
         <v>569</v>
       </c>
       <c r="C284" s="1">
         <v>98.43</v>
       </c>
       <c r="D284" s="2"/>
     </row>
     <row r="285" spans="1:26">
       <c r="A285" t="s">
         <v>570</v>
       </c>
       <c r="B285" t="s">
         <v>571</v>
       </c>
       <c r="C285" s="1">
         <v>216.97</v>
       </c>
       <c r="D285" s="2"/>
@@ -9498,51 +9496,51 @@
     <row r="290" spans="1:26">
       <c r="A290" t="s">
         <v>580</v>
       </c>
       <c r="B290" t="s">
         <v>581</v>
       </c>
       <c r="C290" s="1">
         <v>39</v>
       </c>
       <c r="D290" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="291" spans="1:26">
       <c r="A291" t="s">
         <v>582</v>
       </c>
       <c r="B291" t="s">
         <v>583</v>
       </c>
       <c r="C291" s="1">
         <v>35.71</v>
       </c>
       <c r="D291" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:26">
       <c r="A292" t="s">
         <v>584</v>
       </c>
       <c r="B292" t="s">
         <v>585</v>
       </c>
       <c r="C292" s="1">
         <v>80.7</v>
       </c>
       <c r="D292" s="2"/>
     </row>
     <row r="293" spans="1:26">
       <c r="A293" t="s">
         <v>586</v>
       </c>
       <c r="B293" t="s">
         <v>587</v>
       </c>
       <c r="C293" s="1">
         <v>40.87</v>
       </c>
       <c r="D293" s="2">
@@ -10064,51 +10062,51 @@
       </c>
       <c r="C337" s="1"/>
       <c r="D337" s="2"/>
     </row>
     <row r="338" spans="1:26">
       <c r="A338" t="s">
         <v>676</v>
       </c>
       <c r="B338" t="s">
         <v>677</v>
       </c>
       <c r="C338" s="1"/>
       <c r="D338" s="2"/>
     </row>
     <row r="339" spans="1:26">
       <c r="A339" t="s">
         <v>678</v>
       </c>
       <c r="B339" t="s">
         <v>679</v>
       </c>
       <c r="C339" s="1">
         <v>16.5</v>
       </c>
       <c r="D339" s="2">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="340" spans="1:26">
       <c r="A340" t="s">
         <v>680</v>
       </c>
       <c r="B340" t="s">
         <v>681</v>
       </c>
       <c r="C340" s="1"/>
       <c r="D340" s="2"/>
     </row>
     <row r="341" spans="1:26">
       <c r="A341" t="s">
         <v>682</v>
       </c>
       <c r="B341" t="s">
         <v>683</v>
       </c>
       <c r="C341" s="1">
         <v>1.25</v>
       </c>
       <c r="D341" s="2">
         <v>27</v>
       </c>
@@ -11293,105 +11291,101 @@
       </c>
       <c r="D442" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="443" spans="1:26">
       <c r="A443" t="s">
         <v>886</v>
       </c>
       <c r="B443" t="s">
         <v>887</v>
       </c>
       <c r="C443" s="1"/>
       <c r="D443" s="2"/>
     </row>
     <row r="444" spans="1:26">
       <c r="A444" t="s">
         <v>888</v>
       </c>
       <c r="B444" t="s">
         <v>889</v>
       </c>
       <c r="C444" s="1">
         <v>87.5</v>
       </c>
-      <c r="D444" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D444" s="2"/>
     </row>
     <row r="445" spans="1:26">
       <c r="A445" t="s">
         <v>890</v>
       </c>
       <c r="B445" t="s">
         <v>891</v>
       </c>
       <c r="C445" s="1">
         <v>101.25</v>
       </c>
       <c r="D445" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="446" spans="1:26">
       <c r="A446" t="s">
         <v>892</v>
       </c>
       <c r="B446" t="s">
         <v>893</v>
       </c>
       <c r="C446" s="1">
         <v>101.25</v>
       </c>
-      <c r="D446" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D446" s="2"/>
     </row>
     <row r="447" spans="1:26">
       <c r="A447" t="s">
         <v>894</v>
       </c>
       <c r="B447" t="s">
         <v>895</v>
       </c>
       <c r="C447" s="1">
         <v>101.25</v>
       </c>
-      <c r="D447" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D447" s="2"/>
     </row>
     <row r="448" spans="1:26">
       <c r="A448" t="s">
         <v>896</v>
       </c>
       <c r="B448" t="s">
         <v>897</v>
       </c>
       <c r="C448" s="1"/>
-      <c r="D448" s="2"/>
+      <c r="D448" s="2">
+        <v>1</v>
+      </c>
     </row>
     <row r="449" spans="1:26">
       <c r="A449" t="s">
         <v>898</v>
       </c>
       <c r="B449" t="s">
         <v>899</v>
       </c>
       <c r="C449" s="1">
         <v>143</v>
       </c>
       <c r="D449" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="450" spans="1:26">
       <c r="A450" t="s">
         <v>900</v>
       </c>
       <c r="B450" t="s">
         <v>901</v>
       </c>
       <c r="C450" s="1">
         <v>143</v>
       </c>
@@ -12004,159 +11998,159 @@
       <c r="D498" s="2"/>
     </row>
     <row r="499" spans="1:26">
       <c r="A499" t="s">
         <v>998</v>
       </c>
       <c r="B499" t="s">
         <v>999</v>
       </c>
       <c r="C499" s="1">
         <v>98.8</v>
       </c>
       <c r="D499" s="2"/>
     </row>
     <row r="500" spans="1:26">
       <c r="A500" t="s">
         <v>1000</v>
       </c>
       <c r="B500" t="s">
         <v>1001</v>
       </c>
       <c r="C500" s="1">
         <v>30.62</v>
       </c>
       <c r="D500" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="501" spans="1:26">
       <c r="A501" t="s">
         <v>1002</v>
       </c>
       <c r="B501" t="s">
         <v>1003</v>
       </c>
       <c r="C501" s="1">
         <v>30.62</v>
       </c>
       <c r="D501" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="502" spans="1:26">
       <c r="A502" t="s">
         <v>1004</v>
       </c>
       <c r="B502" t="s">
         <v>1005</v>
       </c>
       <c r="C502" s="1">
         <v>30.62</v>
       </c>
       <c r="D502" s="2"/>
     </row>
     <row r="503" spans="1:26">
       <c r="A503" t="s">
         <v>1006</v>
       </c>
       <c r="B503" t="s">
         <v>1007</v>
       </c>
       <c r="C503" s="1">
         <v>30.62</v>
       </c>
       <c r="D503" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="504" spans="1:26">
       <c r="A504" t="s">
         <v>1008</v>
       </c>
       <c r="B504" t="s">
         <v>1009</v>
       </c>
       <c r="C504" s="1">
         <v>30.62</v>
       </c>
       <c r="D504" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="505" spans="1:26">
       <c r="A505" t="s">
         <v>1010</v>
       </c>
       <c r="B505" t="s">
         <v>1011</v>
       </c>
       <c r="C505" s="1">
         <v>31.87</v>
       </c>
       <c r="D505" s="2"/>
     </row>
     <row r="506" spans="1:26">
       <c r="A506" t="s">
         <v>1012</v>
       </c>
       <c r="B506" t="s">
         <v>1013</v>
       </c>
       <c r="C506" s="1">
         <v>30.62</v>
       </c>
       <c r="D506" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="507" spans="1:26">
       <c r="A507" t="s">
         <v>1014</v>
       </c>
       <c r="B507" t="s">
         <v>1015</v>
       </c>
       <c r="C507" s="1">
         <v>30.62</v>
       </c>
       <c r="D507" s="2">
         <v>6</v>
       </c>
     </row>
     <row r="508" spans="1:26">
       <c r="A508" t="s">
         <v>1016</v>
       </c>
       <c r="B508" t="s">
         <v>1017</v>
       </c>
       <c r="C508" s="1">
         <v>30.62</v>
       </c>
       <c r="D508" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="509" spans="1:26">
       <c r="A509" t="s">
         <v>1018</v>
       </c>
       <c r="B509" t="s">
         <v>1019</v>
       </c>
       <c r="C509" s="1">
         <v>14.71</v>
       </c>
       <c r="D509" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="510" spans="1:26">
       <c r="A510" t="s">
         <v>1020</v>
       </c>
       <c r="B510" t="s">
         <v>1021</v>
       </c>
       <c r="C510" s="1">
         <v>51.87</v>
@@ -12186,141 +12180,143 @@
         <v>45</v>
       </c>
       <c r="D512" s="2"/>
     </row>
     <row r="513" spans="1:26">
       <c r="A513" t="s">
         <v>1026</v>
       </c>
       <c r="B513" t="s">
         <v>1027</v>
       </c>
       <c r="C513" s="1"/>
       <c r="D513" s="2"/>
     </row>
     <row r="514" spans="1:26">
       <c r="A514" t="s">
         <v>1028</v>
       </c>
       <c r="B514" t="s">
         <v>1029</v>
       </c>
       <c r="C514" s="1">
         <v>10</v>
       </c>
       <c r="D514" s="2">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="515" spans="1:26">
       <c r="A515" t="s">
         <v>1030</v>
       </c>
       <c r="B515" t="s">
         <v>1031</v>
       </c>
       <c r="C515" s="1">
         <v>8.12</v>
       </c>
       <c r="D515" s="2"/>
     </row>
     <row r="516" spans="1:26">
       <c r="A516" t="s">
         <v>1032</v>
       </c>
       <c r="B516" t="s">
         <v>1033</v>
       </c>
       <c r="C516" s="1">
         <v>8.12</v>
       </c>
       <c r="D516" s="2"/>
     </row>
     <row r="517" spans="1:26">
       <c r="A517" t="s">
         <v>1034</v>
       </c>
       <c r="B517" t="s">
         <v>1035</v>
       </c>
       <c r="C517" s="1">
         <v>8.12</v>
       </c>
       <c r="D517" s="2"/>
     </row>
     <row r="518" spans="1:26">
       <c r="A518" t="s">
         <v>1036</v>
       </c>
       <c r="B518" t="s">
         <v>1037</v>
       </c>
       <c r="C518" s="1">
         <v>10.62</v>
       </c>
-      <c r="D518" s="2"/>
+      <c r="D518" s="2">
+        <v>3</v>
+      </c>
     </row>
     <row r="519" spans="1:26">
       <c r="A519" t="s">
         <v>1038</v>
       </c>
       <c r="B519" t="s">
         <v>1039</v>
       </c>
       <c r="C519" s="1">
         <v>10.62</v>
       </c>
       <c r="D519" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="520" spans="1:26">
       <c r="A520" t="s">
         <v>1040</v>
       </c>
       <c r="B520" t="s">
         <v>1041</v>
       </c>
       <c r="C520" s="1">
         <v>10.62</v>
       </c>
       <c r="D520" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="521" spans="1:26">
       <c r="A521" t="s">
         <v>1042</v>
       </c>
       <c r="B521" t="s">
         <v>1043</v>
       </c>
       <c r="C521" s="1">
         <v>10.62</v>
       </c>
       <c r="D521" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="522" spans="1:26">
       <c r="A522" t="s">
         <v>1044</v>
       </c>
       <c r="B522" t="s">
         <v>1045</v>
       </c>
       <c r="C522" s="1">
         <v>10.62</v>
       </c>
       <c r="D522" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="523" spans="1:26">
       <c r="A523" t="s">
         <v>1046</v>
       </c>
       <c r="B523" t="s">
         <v>1047</v>
       </c>
       <c r="C523" s="1">
         <v>10.62</v>
@@ -14225,51 +14221,51 @@
       <c r="C679" s="1">
         <v>68.75</v>
       </c>
       <c r="D679" s="2"/>
     </row>
     <row r="680" spans="1:26">
       <c r="A680" t="s">
         <v>1360</v>
       </c>
       <c r="B680" t="s">
         <v>1361</v>
       </c>
       <c r="C680" s="1">
         <v>68.75</v>
       </c>
       <c r="D680" s="2"/>
     </row>
     <row r="681" spans="1:26">
       <c r="A681" t="s">
         <v>1362</v>
       </c>
       <c r="B681" t="s">
         <v>1363</v>
       </c>
       <c r="C681" s="1">
-        <v>80.15</v>
+        <v>93.12</v>
       </c>
       <c r="D681" s="2"/>
     </row>
     <row r="682" spans="1:26">
       <c r="A682" t="s">
         <v>1364</v>
       </c>
       <c r="B682" t="s">
         <v>1365</v>
       </c>
       <c r="C682" s="1">
         <v>12.48</v>
       </c>
       <c r="D682" s="2">
         <v>7</v>
       </c>
     </row>
     <row r="683" spans="1:26">
       <c r="A683" t="s">
         <v>1366</v>
       </c>
       <c r="B683" t="s">
         <v>1367</v>
       </c>
       <c r="C683" s="1"/>
@@ -14307,108 +14303,106 @@
     </row>
     <row r="687" spans="1:26">
       <c r="A687" t="s">
         <v>1374</v>
       </c>
       <c r="B687" t="s">
         <v>1375</v>
       </c>
       <c r="C687" s="1">
         <v>24.15</v>
       </c>
       <c r="D687" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="688" spans="1:26">
       <c r="A688" t="s">
         <v>1376</v>
       </c>
       <c r="B688" t="s">
         <v>1377</v>
       </c>
       <c r="C688" s="1">
         <v>18.73</v>
       </c>
-      <c r="D688" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D688" s="2"/>
     </row>
     <row r="689" spans="1:26">
       <c r="A689" t="s">
         <v>1378</v>
       </c>
       <c r="B689" t="s">
         <v>1379</v>
       </c>
       <c r="C689" s="1">
         <v>35</v>
       </c>
       <c r="D689" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="690" spans="1:26">
       <c r="A690" t="s">
         <v>1380</v>
       </c>
       <c r="B690" t="s">
         <v>1381</v>
       </c>
       <c r="C690" s="1">
         <v>35</v>
       </c>
       <c r="D690" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="691" spans="1:26">
       <c r="A691" t="s">
         <v>1382</v>
       </c>
       <c r="B691" t="s">
         <v>1383</v>
       </c>
       <c r="C691" s="1">
         <v>35</v>
       </c>
       <c r="D691" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="692" spans="1:26">
       <c r="A692" t="s">
         <v>1384</v>
       </c>
       <c r="B692" t="s">
         <v>1385</v>
       </c>
       <c r="C692" s="1">
         <v>57.5</v>
       </c>
       <c r="D692" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="693" spans="1:26">
       <c r="A693" t="s">
         <v>1386</v>
       </c>
       <c r="B693" t="s">
         <v>1387</v>
       </c>
       <c r="C693" s="1">
         <v>7.18</v>
       </c>
       <c r="D693" s="2"/>
     </row>
     <row r="694" spans="1:26">
       <c r="A694" t="s">
         <v>1388</v>
       </c>
       <c r="B694" t="s">
         <v>1389</v>
       </c>
       <c r="C694" s="1">
         <v>17.37</v>
       </c>
       <c r="D694" s="2"/>
@@ -15216,51 +15210,51 @@
       </c>
     </row>
     <row r="759" spans="1:26">
       <c r="A759" t="s">
         <v>1518</v>
       </c>
       <c r="B759" t="s">
         <v>1519</v>
       </c>
       <c r="C759" s="1">
         <v>8.9</v>
       </c>
       <c r="D759" s="2"/>
     </row>
     <row r="760" spans="1:26">
       <c r="A760" t="s">
         <v>1520</v>
       </c>
       <c r="B760" t="s">
         <v>1521</v>
       </c>
       <c r="C760" s="1">
         <v>8.9</v>
       </c>
       <c r="D760" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="761" spans="1:26">
       <c r="A761" t="s">
         <v>1522</v>
       </c>
       <c r="B761" t="s">
         <v>1523</v>
       </c>
       <c r="C761" s="1">
         <v>15.62</v>
       </c>
       <c r="D761" s="2"/>
     </row>
     <row r="762" spans="1:26">
       <c r="A762" t="s">
         <v>1524</v>
       </c>
       <c r="B762" t="s">
         <v>1525</v>
       </c>
       <c r="C762" s="1">
         <v>19.51</v>
       </c>
       <c r="D762" s="2">
@@ -15282,149 +15276,147 @@
       </c>
     </row>
     <row r="764" spans="1:26">
       <c r="A764" t="s">
         <v>1528</v>
       </c>
       <c r="B764" t="s">
         <v>1529</v>
       </c>
       <c r="C764" s="1">
         <v>19.51</v>
       </c>
       <c r="D764" s="2"/>
     </row>
     <row r="765" spans="1:26">
       <c r="A765" t="s">
         <v>1530</v>
       </c>
       <c r="B765" t="s">
         <v>1531</v>
       </c>
       <c r="C765" s="1">
         <v>104.6</v>
       </c>
       <c r="D765" s="2">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="766" spans="1:26">
       <c r="A766" t="s">
         <v>1532</v>
       </c>
       <c r="B766" t="s">
         <v>1533</v>
       </c>
       <c r="C766" s="1">
         <v>202.95</v>
       </c>
       <c r="D766" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="767" spans="1:26">
       <c r="A767" t="s">
         <v>1534</v>
       </c>
       <c r="B767" t="s">
         <v>1535</v>
       </c>
       <c r="C767" s="1">
         <v>202.95</v>
       </c>
       <c r="D767" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="768" spans="1:26">
       <c r="A768" t="s">
         <v>1536</v>
       </c>
       <c r="B768" t="s">
         <v>1537</v>
       </c>
       <c r="C768" s="1">
         <v>202.95</v>
       </c>
       <c r="D768" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="769" spans="1:26">
       <c r="A769" t="s">
         <v>1538</v>
       </c>
       <c r="B769" t="s">
         <v>1539</v>
       </c>
       <c r="C769" s="1">
         <v>18.38</v>
       </c>
       <c r="D769" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="770" spans="1:26">
       <c r="A770" t="s">
         <v>1540</v>
       </c>
       <c r="B770" t="s">
         <v>1541</v>
       </c>
       <c r="C770" s="1">
         <v>16.13</v>
       </c>
       <c r="D770" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="771" spans="1:26">
       <c r="A771" t="s">
         <v>1542</v>
       </c>
       <c r="B771" t="s">
         <v>1543</v>
       </c>
       <c r="C771" s="1">
         <v>16.13</v>
       </c>
-      <c r="D771" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D771" s="2"/>
     </row>
     <row r="772" spans="1:26">
       <c r="A772" t="s">
         <v>1544</v>
       </c>
       <c r="B772" t="s">
         <v>1545</v>
       </c>
       <c r="C772" s="1">
         <v>16.13</v>
       </c>
       <c r="D772" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="773" spans="1:26">
       <c r="A773" t="s">
         <v>1546</v>
       </c>
       <c r="B773" t="s">
         <v>1547</v>
       </c>
       <c r="C773" s="1">
         <v>15.61</v>
       </c>
       <c r="D773" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="774" spans="1:26">
       <c r="A774" t="s">
         <v>1548</v>
       </c>
       <c r="B774" t="s">
         <v>1549</v>
       </c>
       <c r="C774" s="1">
         <v>15.61</v>
@@ -15850,93 +15842,93 @@
       <c r="D807" s="2"/>
     </row>
     <row r="808" spans="1:26">
       <c r="A808" t="s">
         <v>1616</v>
       </c>
       <c r="B808" t="s">
         <v>1617</v>
       </c>
       <c r="C808" s="1">
         <v>14.05</v>
       </c>
       <c r="D808" s="2"/>
     </row>
     <row r="809" spans="1:26">
       <c r="A809" t="s">
         <v>1618</v>
       </c>
       <c r="B809" t="s">
         <v>1619</v>
       </c>
       <c r="C809" s="1">
         <v>8.37</v>
       </c>
       <c r="D809" s="2">
-        <v>71</v>
+        <v>66</v>
       </c>
     </row>
     <row r="810" spans="1:26">
       <c r="A810" t="s">
         <v>1620</v>
       </c>
       <c r="B810" t="s">
         <v>1621</v>
       </c>
       <c r="C810" s="1">
         <v>8.12</v>
       </c>
       <c r="D810" s="2">
-        <v>87</v>
+        <v>86</v>
       </c>
     </row>
     <row r="811" spans="1:26">
       <c r="A811" t="s">
         <v>1622</v>
       </c>
       <c r="B811" t="s">
         <v>1623</v>
       </c>
       <c r="C811" s="1">
         <v>8.12</v>
       </c>
       <c r="D811" s="2">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="812" spans="1:26">
       <c r="A812" t="s">
         <v>1624</v>
       </c>
       <c r="B812" t="s">
         <v>1625</v>
       </c>
       <c r="C812" s="1">
         <v>8.12</v>
       </c>
       <c r="D812" s="2">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="813" spans="1:26">
       <c r="A813" t="s">
         <v>1626</v>
       </c>
       <c r="B813" t="s">
         <v>1627</v>
       </c>
       <c r="C813" s="1"/>
       <c r="D813" s="2"/>
     </row>
     <row r="814" spans="1:26">
       <c r="A814" t="s">
         <v>1628</v>
       </c>
       <c r="B814" t="s">
         <v>1629</v>
       </c>
       <c r="C814" s="1"/>
       <c r="D814" s="2"/>
     </row>
     <row r="815" spans="1:26">
       <c r="A815" t="s">
         <v>1630</v>
@@ -16190,270 +16182,268 @@
     <row r="838" spans="1:26">
       <c r="A838" t="s">
         <v>1676</v>
       </c>
       <c r="B838" t="s">
         <v>1677</v>
       </c>
       <c r="C838" s="1">
         <v>95.5</v>
       </c>
       <c r="D838" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="839" spans="1:26">
       <c r="A839" t="s">
         <v>1678</v>
       </c>
       <c r="B839" t="s">
         <v>1679</v>
       </c>
       <c r="C839" s="1">
         <v>64.51</v>
       </c>
       <c r="D839" s="2">
-        <v>59</v>
+        <v>1</v>
       </c>
     </row>
     <row r="840" spans="1:26">
       <c r="A840" t="s">
         <v>1680</v>
       </c>
       <c r="B840" t="s">
         <v>1681</v>
       </c>
       <c r="C840" s="1">
         <v>95.95</v>
       </c>
       <c r="D840" s="2">
-        <v>41</v>
+        <v>25</v>
       </c>
     </row>
     <row r="841" spans="1:26">
       <c r="A841" t="s">
         <v>1682</v>
       </c>
       <c r="B841" t="s">
         <v>1683</v>
       </c>
       <c r="C841" s="1">
         <v>95.95</v>
       </c>
       <c r="D841" s="2">
-        <v>59</v>
+        <v>9</v>
       </c>
     </row>
     <row r="842" spans="1:26">
       <c r="A842" t="s">
         <v>1684</v>
       </c>
       <c r="B842" t="s">
         <v>1685</v>
       </c>
       <c r="C842" s="1">
         <v>95.95</v>
       </c>
       <c r="D842" s="2">
-        <v>58</v>
+        <v>43</v>
       </c>
     </row>
     <row r="843" spans="1:26">
       <c r="A843" t="s">
         <v>1686</v>
       </c>
       <c r="B843" t="s">
         <v>1687</v>
       </c>
       <c r="C843" s="1">
         <v>65.8</v>
       </c>
       <c r="D843" s="2">
-        <v>43</v>
+        <v>34</v>
       </c>
     </row>
     <row r="844" spans="1:26">
       <c r="A844" t="s">
         <v>1688</v>
       </c>
       <c r="B844" t="s">
         <v>1689</v>
       </c>
       <c r="C844" s="1">
         <v>96.79</v>
       </c>
       <c r="D844" s="2">
-        <v>32</v>
+        <v>30</v>
       </c>
     </row>
     <row r="845" spans="1:26">
       <c r="A845" t="s">
         <v>1690</v>
       </c>
       <c r="B845" t="s">
         <v>1691</v>
       </c>
       <c r="C845" s="1">
         <v>66.43</v>
       </c>
       <c r="D845" s="2"/>
     </row>
     <row r="846" spans="1:26">
       <c r="A846" t="s">
         <v>1692</v>
       </c>
       <c r="B846" t="s">
         <v>1693</v>
       </c>
       <c r="C846" s="1">
         <v>96.79</v>
       </c>
       <c r="D846" s="2">
-        <v>35</v>
+        <v>33</v>
       </c>
     </row>
     <row r="847" spans="1:26">
       <c r="A847" t="s">
         <v>1694</v>
       </c>
       <c r="B847" t="s">
         <v>1695</v>
       </c>
       <c r="C847" s="1">
         <v>66.43</v>
       </c>
       <c r="D847" s="2"/>
     </row>
     <row r="848" spans="1:26">
       <c r="A848" t="s">
         <v>1696</v>
       </c>
       <c r="B848" t="s">
         <v>1697</v>
       </c>
       <c r="C848" s="1">
         <v>96.79</v>
       </c>
       <c r="D848" s="2">
-        <v>23</v>
+        <v>19</v>
       </c>
     </row>
     <row r="849" spans="1:26">
       <c r="A849" t="s">
         <v>1698</v>
       </c>
       <c r="B849" t="s">
         <v>1699</v>
       </c>
       <c r="C849" s="1">
         <v>66.43</v>
       </c>
       <c r="D849" s="2"/>
     </row>
     <row r="850" spans="1:26">
       <c r="A850" t="s">
         <v>1700</v>
       </c>
       <c r="B850" t="s">
         <v>1701</v>
       </c>
       <c r="C850" s="1">
         <v>77.43</v>
       </c>
       <c r="D850" s="2">
-        <v>19</v>
+        <v>9</v>
       </c>
     </row>
     <row r="851" spans="1:26">
       <c r="A851" t="s">
         <v>1702</v>
       </c>
       <c r="B851" t="s">
         <v>1703</v>
       </c>
       <c r="C851" s="1">
         <v>120.03</v>
       </c>
       <c r="D851" s="2">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="852" spans="1:26">
       <c r="A852" t="s">
         <v>1704</v>
       </c>
       <c r="B852" t="s">
         <v>1705</v>
       </c>
       <c r="C852" s="1">
         <v>143.48</v>
       </c>
       <c r="D852" s="2">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="853" spans="1:26">
       <c r="A853" t="s">
         <v>1706</v>
       </c>
       <c r="B853" t="s">
         <v>1707</v>
       </c>
       <c r="C853" s="1">
         <v>143.48</v>
       </c>
       <c r="D853" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="854" spans="1:26">
       <c r="A854" t="s">
         <v>1708</v>
       </c>
       <c r="B854" t="s">
         <v>1709</v>
       </c>
       <c r="C854" s="1">
         <v>143.48</v>
       </c>
       <c r="D854" s="2">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="855" spans="1:26">
       <c r="A855" t="s">
         <v>1710</v>
       </c>
       <c r="B855" t="s">
         <v>1711</v>
       </c>
       <c r="C855" s="1">
         <v>170.25</v>
       </c>
-      <c r="D855" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D855" s="2"/>
     </row>
     <row r="856" spans="1:26">
       <c r="A856" t="s">
         <v>1712</v>
       </c>
       <c r="B856" t="s">
         <v>1713</v>
       </c>
       <c r="C856" s="1">
         <v>217.45</v>
       </c>
       <c r="D856" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="857" spans="1:26">
       <c r="A857" t="s">
         <v>1714</v>
       </c>
       <c r="B857" t="s">
         <v>1715</v>
       </c>
       <c r="C857" s="1">
         <v>217.45</v>
       </c>
@@ -16490,177 +16480,175 @@
       </c>
     </row>
     <row r="860" spans="1:26">
       <c r="A860" t="s">
         <v>1720</v>
       </c>
       <c r="B860" t="s">
         <v>1721</v>
       </c>
       <c r="C860" s="1">
         <v>95.02</v>
       </c>
       <c r="D860" s="2"/>
     </row>
     <row r="861" spans="1:26">
       <c r="A861" t="s">
         <v>1722</v>
       </c>
       <c r="B861" t="s">
         <v>1723</v>
       </c>
       <c r="C861" s="1">
         <v>95.02</v>
       </c>
       <c r="D861" s="2">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="862" spans="1:26">
       <c r="A862" t="s">
         <v>1724</v>
       </c>
       <c r="B862" t="s">
         <v>1725</v>
       </c>
       <c r="C862" s="1">
         <v>95.02</v>
       </c>
       <c r="D862" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="863" spans="1:26">
       <c r="A863" t="s">
         <v>1726</v>
       </c>
       <c r="B863" t="s">
         <v>1727</v>
       </c>
       <c r="C863" s="1">
         <v>106.03</v>
       </c>
       <c r="D863" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="864" spans="1:26">
       <c r="A864" t="s">
         <v>1728</v>
       </c>
       <c r="B864" t="s">
         <v>1729</v>
       </c>
       <c r="C864" s="1">
         <v>120.8</v>
       </c>
       <c r="D864" s="2">
-        <v>26</v>
+        <v>28</v>
       </c>
     </row>
     <row r="865" spans="1:26">
       <c r="A865" t="s">
         <v>1730</v>
       </c>
       <c r="B865" t="s">
         <v>1731</v>
       </c>
       <c r="C865" s="1">
         <v>120.8</v>
       </c>
       <c r="D865" s="2">
         <v>21</v>
       </c>
     </row>
     <row r="866" spans="1:26">
       <c r="A866" t="s">
         <v>1732</v>
       </c>
       <c r="B866" t="s">
         <v>1733</v>
       </c>
       <c r="C866" s="1">
         <v>120.8</v>
       </c>
       <c r="D866" s="2">
         <v>16</v>
       </c>
     </row>
     <row r="867" spans="1:26">
       <c r="A867" t="s">
         <v>1734</v>
       </c>
       <c r="B867" t="s">
         <v>1735</v>
       </c>
       <c r="C867" s="1">
         <v>158.68</v>
       </c>
       <c r="D867" s="2">
-        <v>7</v>
+        <v>3</v>
       </c>
     </row>
     <row r="868" spans="1:26">
       <c r="A868" t="s">
         <v>1736</v>
       </c>
       <c r="B868" t="s">
         <v>1737</v>
       </c>
       <c r="C868" s="1">
         <v>199.54</v>
       </c>
-      <c r="D868" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D868" s="2"/>
     </row>
     <row r="869" spans="1:26">
       <c r="A869" t="s">
         <v>1738</v>
       </c>
       <c r="B869" t="s">
         <v>1739</v>
       </c>
       <c r="C869" s="1">
         <v>199.54</v>
       </c>
       <c r="D869" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="870" spans="1:26">
       <c r="A870" t="s">
         <v>1740</v>
       </c>
       <c r="B870" t="s">
         <v>1741</v>
       </c>
       <c r="C870" s="1">
         <v>199.54</v>
       </c>
       <c r="D870" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="871" spans="1:26">
       <c r="A871" t="s">
         <v>1742</v>
       </c>
       <c r="B871" t="s">
         <v>1743</v>
       </c>
       <c r="C871" s="1">
         <v>155.83</v>
       </c>
       <c r="D871" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="872" spans="1:26">
       <c r="A872" t="s">
         <v>1744</v>
       </c>
       <c r="B872" t="s">
         <v>1745</v>
       </c>
       <c r="C872" s="1">
         <v>168.98</v>
@@ -16686,219 +16674,219 @@
     <row r="874" spans="1:26">
       <c r="A874" t="s">
         <v>1748</v>
       </c>
       <c r="B874" t="s">
         <v>1749</v>
       </c>
       <c r="C874" s="1">
         <v>168.98</v>
       </c>
       <c r="D874" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="875" spans="1:26">
       <c r="A875" t="s">
         <v>1750</v>
       </c>
       <c r="B875" t="s">
         <v>1751</v>
       </c>
       <c r="C875" s="1">
         <v>99.13</v>
       </c>
       <c r="D875" s="2">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="876" spans="1:26">
       <c r="A876" t="s">
         <v>1752</v>
       </c>
       <c r="B876" t="s">
         <v>1753</v>
       </c>
       <c r="C876" s="1">
         <v>79.28</v>
       </c>
       <c r="D876" s="2">
-        <v>97</v>
+        <v>32</v>
       </c>
     </row>
     <row r="877" spans="1:26">
       <c r="A877" t="s">
         <v>1754</v>
       </c>
       <c r="B877" t="s">
         <v>1755</v>
       </c>
       <c r="C877" s="1">
         <v>72.46</v>
       </c>
       <c r="D877" s="2">
-        <v>83</v>
+        <v>10</v>
       </c>
     </row>
     <row r="878" spans="1:26">
       <c r="A878" t="s">
         <v>1756</v>
       </c>
       <c r="B878" t="s">
         <v>1757</v>
       </c>
       <c r="C878" s="1">
         <v>72.46</v>
       </c>
       <c r="D878" s="2">
-        <v>81</v>
+        <v>11</v>
       </c>
     </row>
     <row r="879" spans="1:26">
       <c r="A879" t="s">
         <v>1758</v>
       </c>
       <c r="B879" t="s">
         <v>1759</v>
       </c>
       <c r="C879" s="1">
         <v>72.46</v>
       </c>
       <c r="D879" s="2">
-        <v>79</v>
+        <v>8</v>
       </c>
     </row>
     <row r="880" spans="1:26">
       <c r="A880" t="s">
         <v>1760</v>
       </c>
       <c r="B880" t="s">
         <v>1761</v>
       </c>
       <c r="C880" s="1">
         <v>66.08</v>
       </c>
       <c r="D880" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="881" spans="1:26">
       <c r="A881" t="s">
         <v>1762</v>
       </c>
       <c r="B881" t="s">
         <v>1763</v>
       </c>
       <c r="C881" s="1">
         <v>113.07</v>
       </c>
       <c r="D881" s="2">
-        <v>10</v>
+        <v>4</v>
       </c>
     </row>
     <row r="882" spans="1:26">
       <c r="A882" t="s">
         <v>1764</v>
       </c>
       <c r="B882" t="s">
         <v>1765</v>
       </c>
       <c r="C882" s="1">
         <v>113.07</v>
       </c>
       <c r="D882" s="2">
-        <v>12</v>
+        <v>5</v>
       </c>
     </row>
     <row r="883" spans="1:26">
       <c r="A883" t="s">
         <v>1766</v>
       </c>
       <c r="B883" t="s">
         <v>1767</v>
       </c>
       <c r="C883" s="1">
         <v>113.07</v>
       </c>
       <c r="D883" s="2">
-        <v>12</v>
+        <v>6</v>
       </c>
     </row>
     <row r="884" spans="1:26">
       <c r="A884" t="s">
         <v>1768</v>
       </c>
       <c r="B884" t="s">
         <v>1769</v>
       </c>
       <c r="C884" s="1">
         <v>23.28</v>
       </c>
       <c r="D884" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="885" spans="1:26">
       <c r="A885" t="s">
         <v>1770</v>
       </c>
       <c r="B885" t="s">
         <v>1771</v>
       </c>
       <c r="C885" s="1">
         <v>7.75</v>
       </c>
       <c r="D885" s="2">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="886" spans="1:26">
       <c r="A886" t="s">
         <v>1772</v>
       </c>
       <c r="B886" t="s">
         <v>1773</v>
       </c>
       <c r="C886" s="1">
         <v>10.74</v>
       </c>
       <c r="D886" s="2">
-        <v>11</v>
+        <v>3</v>
       </c>
     </row>
     <row r="887" spans="1:26">
       <c r="A887" t="s">
         <v>1774</v>
       </c>
       <c r="B887" t="s">
         <v>1775</v>
       </c>
       <c r="C887" s="1">
         <v>61.87</v>
       </c>
       <c r="D887" s="2">
-        <v>21</v>
+        <v>9</v>
       </c>
     </row>
     <row r="888" spans="1:26">
       <c r="A888" t="s">
         <v>1776</v>
       </c>
       <c r="B888" t="s">
         <v>1777</v>
       </c>
       <c r="C888" s="1">
         <v>72.8</v>
       </c>
       <c r="D888" s="2"/>
     </row>
     <row r="889" spans="1:26">
       <c r="A889" t="s">
         <v>1778</v>
       </c>
       <c r="B889" t="s">
         <v>1779</v>
       </c>
       <c r="C889" s="1">
         <v>224.05</v>
       </c>
       <c r="D889" s="2"/>
@@ -16990,66 +16978,64 @@
     <row r="897" spans="1:26">
       <c r="A897" t="s">
         <v>1794</v>
       </c>
       <c r="B897" t="s">
         <v>1795</v>
       </c>
       <c r="C897" s="1">
         <v>297.58</v>
       </c>
       <c r="D897" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="898" spans="1:26">
       <c r="A898" t="s">
         <v>1796</v>
       </c>
       <c r="B898" t="s">
         <v>1797</v>
       </c>
       <c r="C898" s="1">
         <v>64.09</v>
       </c>
       <c r="D898" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="899" spans="1:26">
       <c r="A899" t="s">
         <v>1798</v>
       </c>
       <c r="B899" t="s">
         <v>1799</v>
       </c>
       <c r="C899" s="1">
         <v>161.52</v>
       </c>
-      <c r="D899" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D899" s="2"/>
     </row>
     <row r="900" spans="1:26">
       <c r="A900" t="s">
         <v>1800</v>
       </c>
       <c r="B900" t="s">
         <v>1801</v>
       </c>
       <c r="C900" s="1">
         <v>288.69</v>
       </c>
       <c r="D900" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="901" spans="1:26">
       <c r="A901" t="s">
         <v>1802</v>
       </c>
       <c r="B901" t="s">
         <v>1803</v>
       </c>
       <c r="C901" s="1">
         <v>267.49</v>
       </c>