--- v0 (2026-03-27)
+++ v1 (2026-05-11)
@@ -626,53 +626,51 @@
       </c>
       <c r="D9" s="2"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10" t="s">
         <v>19</v>
       </c>
       <c r="C10" s="1">
         <v>87.1</v>
       </c>
       <c r="D10" s="2"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>20</v>
       </c>
       <c r="B11" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="1">
         <v>93.6</v>
       </c>
-      <c r="D11" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D11" s="2"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>22</v>
       </c>
       <c r="B12" t="s">
         <v>23</v>
       </c>
       <c r="C12" s="1">
         <v>146.9</v>
       </c>
       <c r="D12" s="2"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>24</v>
       </c>
       <c r="B13" t="s">
         <v>25</v>
       </c>
       <c r="C13" s="1">
         <v>179.4</v>
       </c>
       <c r="D13" s="2"/>
     </row>